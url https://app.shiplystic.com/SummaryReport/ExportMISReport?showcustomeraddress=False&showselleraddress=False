--- v0 (2026-09-01)
+++ v1 (2026-10-17)
@@ -4,83 +4,92 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="MIS Report" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
-[...4 lines deleted...]
-    <t>Order ID</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
+  <si>
+    <t>SR No.</t>
+  </si>
+  <si>
+    <t>Entered Order ID</t>
+  </si>
+  <si>
+    <t>Booking Date</t>
   </si>
   <si>
     <t>Waybill</t>
   </si>
   <si>
-    <t>Date</t>
+    <t>LR Number</t>
+  </si>
+  <si>
+    <t>Receiver Name</t>
+  </si>
+  <si>
+    <t>Receiver Mobile No</t>
+  </si>
+  <si>
+    <t>Pickup Date</t>
   </si>
   <si>
     <t>Seller City</t>
   </si>
   <si>
     <t>Seller State</t>
   </si>
   <si>
     <t>Seller Pincode</t>
   </si>
   <si>
     <t>Destination Pincode</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
-  </si>
-[...1 lines deleted...]
-    <t>LR Number</t>
   </si>
   <si>
     <t>Actual Weight</t>
   </si>
   <si>
     <t>Charged Weight</t>
   </si>
   <si>
     <t>Volumetric Weight</t>
   </si>
   <si>
     <t>Mode</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Service Type</t>
   </si>
   <si>
     <t>Status</t>
   </si>
 </sst>
 </file>
 
@@ -112,74 +121,77 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:R1"/>
+  <dimension ref="A1:U1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
-    <col min="2" max="2" width="9.140625" customWidth="1"/>
-    <col min="3" max="3" width="9.140625" customWidth="1"/>
+    <col min="2" max="2" width="16.6205635070801" customWidth="1"/>
+    <col min="3" max="3" width="13.4367847442627" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
-    <col min="5" max="5" width="10.3634958267212" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="17" max="17" width="12.6500473022461" customWidth="1"/>
+    <col min="5" max="5" width="11.3753080368042" customWidth="1"/>
+    <col min="6" max="6" width="14.9253444671631" customWidth="1"/>
+    <col min="7" max="7" width="19.0176067352295" customWidth="1"/>
+    <col min="8" max="8" width="12.0945224761963" customWidth="1"/>
+    <col min="9" max="9" width="10.3634958267212" customWidth="1"/>
+    <col min="10" max="10" width="11.5881052017212" customWidth="1"/>
+    <col min="11" max="11" width="14.0659704208374" customWidth="1"/>
+    <col min="12" max="12" width="19.4513854980469" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="14.1140537261963" customWidth="1"/>
+    <col min="16" max="16" width="15.8031339645386" customWidth="1"/>
+    <col min="17" max="17" width="18.3168067932129" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" customWidth="1"/>
+    <col min="20" max="20" width="12.6500473022461" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -193,30 +205,39 @@
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>